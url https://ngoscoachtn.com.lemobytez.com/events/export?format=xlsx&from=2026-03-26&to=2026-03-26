--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -118,51 +118,51 @@
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Events Calendar</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>26 Mar 2026 to 26 Mar 2026   Generated: 11 Oct 2026, 06:36 PM</t>
+          <t>26 Mar 2026 to 26 Mar 2026   Generated: 11 Oct 2026, 10:33 PM</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Time</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">